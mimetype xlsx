--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -10,68 +10,404 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="102">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Requerimento nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Décio Rosaneli</t>
+  </si>
+  <si>
+    <t>Vem requerer a CONVOCAÇÃO do Secretário Municipal de Segurança Pública e Trânsito – SESTRAN, Sr. Paulo Sergio Argati, para que compareça a esta Casa de Leis, em data a ser designada, a fim de prestar esclarecimentos acerca da ausência de sinalização adequada em ondulação transversal (quebra-molas/lombada) instalada recentemente na Rua Pica-Pau Velho, esquina com a Rua Gaturamo Preto, no município de Arapongas.</t>
+  </si>
+  <si>
+    <t>Aguardando Leitura no Plenário</t>
+  </si>
+  <si>
+    <t>Requerimento nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência</t>
+  </si>
+  <si>
+    <t>Requerimento nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Vem requerer seja encaminhado o presente à empresa ENGELUZ ILUMINAÇÃO E ELETRICIDADE LTDA, pessoa jurídica de direito privado, inscrita no CNPJ sob n.º 85.489.078/0001-74, com sede no município de Wenceslau Braz/PR, à Rodovia Parigot de Souza, Bloco A, Km 254, Distrito Industrial, CEP: 84.950-000, endereço eletrônico: engeluz@engeluz.com.br, para que encaminhe a esta Casa de Leis cópia integral de eventuais ofícios, solicitações, comunicações ou pedidos administrativos protocolados junto ao Município de Arapongas referentes à autorização para substituição e/ou instalação de novas luminárias na rede de iluminação pública no local abaixo especificado.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Requerimento nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Vem requerer que seja encaminhado o presente ao Secretário Municipal de Segurança Pública e Trânsito – SESTRAN, Sr. Paulo Sergio Argati, solicitando o encaminhamento a esta Casa de Leis de cópia do Estudo Técnico para Implantação de Ondulação Transversal (lombada física) referente à ondulação recentemente instalada na Rua Pica-Pau Velho, esquina com a Rua Gaturamo Preto, no município de Arapongas.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei  nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Poder Executivo - Prefeito</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 007/26, DE 16 DE MARÇO DE 2026_x000D_
+Autoriza o Poder Executivo a abrir de Crédito Adicional Especial com recursos de Superávit Financeiro, no orçamento do Município de Arapongas para o exercício de 2026, e a promover as adequações necessárias no Plano Plurianual 2026-2029, instituído pela Lei nº. 5.454 de 20 de outubro de 2025, e na Lei de Diretrizes Orçamentárias de 2026, Lei 5.413 de 12 de junho de 2025.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei  nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº. 008/26, DE 16 DE MARÇO DE 2026_x000D_
+Dispõe sobre alterações na Lei Municipal nº 5.278, de 05 de dezembro de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Cecéu</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de Sala de Amamentação na Unidade de Pronto Atendimento (UPA – PAI Pronto Atendimento Infantil), Bebê Clinica, nos  Prontos-Socorros 18 horas e Pronto Atendimento 24 hrs do Município de Arapongas-PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Indicação nº 112 de 2026</t>
+  </si>
+  <si>
+    <t>MEIRY FARIAS</t>
+  </si>
+  <si>
+    <t>Solicita-se que o Senhor Prefeito do Município entre em entendimento_x000D_
+com a secretaria competente para a realização de avaliação técnica visando ao_x000D_
+recapeamento da Rua Dançador Verde, no Bairro Jardim San Raphael, adotandose_x000D_
+a solução que melhor atenda às necessidades da via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 113 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita-se que o Senhor Prefeito do Município entre em_x000D_
+entendimento com a secretaria competente para a realização de avaliação técnica_x000D_
+visando ao recapeamento da Rua Arapaçu Vermelho, no Conjunto Águias,_x000D_
+adotando-se a solução que melhor atenda às necessidades da via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 114 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita-se que o Senhor Prefeito entre em entendimento com a_x000D_
+secretaria competente para realização de avaliação técnica visando ao_x000D_
+recapeamento ou operação tapa-buracos na Rua Juriti Piranga, próximo ao nº_x000D_
+140, no Bairro Conjunto Flamingos III, adotando-se a solução mais adequada_x000D_
+para a via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 115 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita-se que o Senhor Prefeito entre em entendimento com a_x000D_
+secretaria competente para avaliação técnica e reparo de um buraco na Rua_x000D_
+Caneleirinho, na interseção com a Rua Iratauá, no sentido do Jardim Campestre.</t>
+  </si>
+  <si>
+    <t>Indicação nº 116 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita-se que o Senhor Prefeito do Município entre em_x000D_
+entendimento com a secretaria competente, a fim de que sejam realizados_x000D_
+serviços de recapeamento na Rua Gavião Cinzento, no Jardim San Rafael.</t>
+  </si>
+  <si>
+    <t>Indicação nº 117 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita-se que o Senhor Prefeito do Município entre em_x000D_
+entendimento com a secretaria competente, a fim de que seja realizada avaliação_x000D_
+técnica para definição da intervenção mais adequada, recapeamento ou serviços_x000D_
+de tapa-buracos, na Rua Cardeal de Bico Amarelo, no Bairro Conjunto Águias,_x000D_
+exigindo-se a execução da solução que melhor atenda às necessidades da via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 118 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor do presente, na forma facultada no Regime Interno, art. 114, tem a honra de propor a seguinte indicação ao Poder Executivo:_x000D_
+			Que o Senhor Prefeito entre em entendimento com a Secretaria competente, para que se possível seja feito tapa buracos na Rua Japuguaçu e demais ruas do Jardim Bela Vista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 119 de 2026</t>
+  </si>
+  <si>
+    <t>Toninho da Ambulância</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições_x000D_
+legais e regimentais, especialmente nos termos do art. 114 do Regimento_x000D_
+Interno desta Casa de Leis, apresenta a seguinte:_x000D_
+Indico ao Excelentíssimo Senhor Prefeito que busque_x000D_
+entendimento junto à secretaria competente para viabilizar a execução de obras_x000D_
+de melhorias com aplicação de fresados na Estrada Aliança em toda sua_x000D_
+extensão.</t>
+  </si>
+  <si>
+    <t>Indicação nº 120 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor da presente, nos termos do Regimento_x000D_
+Interno, art. 114, tem a honra de propor ao Poder Executivo a seguinte_x000D_
+indicação:_x000D_
+Indico ao Excelentíssimo Senhor Prefeito que busque entendimento_x000D_
+junto à secretaria competente para viabilizar a realização do serviço de poda de_x000D_
+árvores e sinalização viária na Rua Gavião Tinga com Rua Dançador laranja_x000D_
+Jardim Campestre II no município de Arapongas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 121 de 2026</t>
+  </si>
+  <si>
+    <t>Marilsa Staub</t>
+  </si>
+  <si>
+    <t>Para que, através da Secretaria Municipal de Cultura, sejam adotadas providências visando a restauração e revitalização da Caixa d’Água localizada na Praça da Igreja Matriz de Arapongas, importante monumento artístico, arquitetônico e histórico da cidade.</t>
+  </si>
+  <si>
+    <t>Indicação nº 122 de 2026</t>
+  </si>
+  <si>
+    <t>O Sr. Francisco Vieira Soares Filho, nascido em 01 de abril de 1944 e falecido em 12 de março de 2024, foi um cidadão exemplar, casado com a Sra. Lázara Ribeiro Soares e residente na Rua Condor, nº 471, Vila Cascata. Atuou como apicultor, agricultor e feirante por 34 anos, sendo amplamente reconhecido por sua dedicação à natureza e à comunidade local.</t>
+  </si>
+  <si>
+    <t>Indicação nº 123 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito entre em entendimento com a secretaria competente, para que sejam instalados bebedouros e torneiras com água potável no espaço “Meu Campinho”, localizado no Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>Indicação nº 124 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito, em entendimento com a Secretaria Municipal de Educação, viabilize a implementação de um projeto de atividade complementar na disciplina de História, destinado aos alunos do 3º ano do Ensino Fundamental – Série Inicial.</t>
+  </si>
+  <si>
+    <t>Indicação nº 125 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito entre em entendimento com a secretaria competente, para que sejam realizados estudos técnicos e, posteriormente, executadas ações de revitalização e implantação de sinalização viária na Avenida Gaturamo, nº 1600, nas proximidades do CDA HONPAR – Centro de Diagnóstico Avançado do Hospital Norte Paranaense. A medida deverá contemplar:</t>
+  </si>
+  <si>
+    <t>Indicação nº 126 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor do presente, na forma facultada no Regime Interno, art. 114, tem a honra de propor a seguinte indicação ao Poder Executivo:_x000D_
+			Que o Senhor Prefeito entre em entendimento com a Secretaria competente, para que seja implantada na Praça Ceu das Artes uma Clínica Municipal de Fisioterapia para atender a toda população.</t>
+  </si>
+  <si>
+    <t>Indicação nº 127 de 2026</t>
+  </si>
+  <si>
+    <t>Levi do Handebol</t>
+  </si>
+  <si>
+    <t>Que seja realizada a instalação com os dizeres “Proibido jogar lixo – sujeito a multa”, e uma porteira na entrada do Parque de Eventos Radicais do Alto da Boa Vista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 128 de 2026</t>
+  </si>
+  <si>
+    <t>A criação de um espaço lúdico e interativo para as crianças proporcionará momentos de lazer em família, incentivando a convivência social e o uso saudável dos espaços públicos. Um Parque Temático bem estruturado poderá contar com brinquedos, cenários criativos, áreas de sombra, segurança adequada e acessibilidade, tornando-se uma excelente opção de passeio para os pais com seus filhos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 129 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito, em entendimento com a secretaria competente, com caráter de urgência, realize um estudo para avaliação das condições das vias públicas do Conjunto Hermínio Maria, em especifico na Rua Corrupião do Rio Negro visto que é visível a necessidade de recapeamento asfáltico.</t>
+  </si>
+  <si>
+    <t>Indicação nº 130 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito, em entendimento com a Secretaria competente, providencie a recuperação asfáltica da Rua Gaturamo Rei no Jardim San Rafael.</t>
+  </si>
+  <si>
+    <t>Indicação nº 131 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção na estrada rural “Estrada da Fazenda Gaúcha”</t>
+  </si>
+  <si>
+    <t>Indicação nº 132 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito, em entendimento com a Secretaria competente, estude a viabilidade de instituir a “Feira da Mulher” na Praça Mauá, a ser realizada nos dois primeiros sábados de cada mês, com o objetivo de incentivar o empreendedorismo feminino, promover a geração de renda e valorizar o trabalho das mulheres do município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 133 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito, em entendimento com a Secretaria competente, para que, seja instalado uma placa de identificação na Praça denominada Dr. Ciro Bolivar, localizada entre as ruas Lori, Noitibó e Marabú, nas proximidades do Hospital Santa Rita e da Escola Estadual Prof.ª Júlia Wanderley.</t>
+  </si>
+  <si>
+    <t>Indicação nº 134 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito, em entendimento com a Secretaria competente, providencie a recuperação asfáltica da Rua Casuar no Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>Indicação nº 135 de 2026</t>
+  </si>
+  <si>
+    <t>Luisinho da Saúde</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso das atribuições que lhe são conferidas pelo art. 114 do Regimento Interno desta Casa de Leis, vem, respeitosamente, apresentar a seguinte Indicação ao Poder Executivo Municipal:_x000D_
+Indica ao Senhor Prefeito Municipal que entre em entendimento com a Secretaria Municipal competente, a fim de providenciar o recapeamento ou a manutenção asfáltica da Rua Mocinha Branca e das demais ruas localizadas no bairro Conjunto Águias, tendo em vista que as vias se encontram em péssimas condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>Indicação nº 136 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito, em entendimento com a Secretaria competente, providencie a recuperação asfáltica da Rua Cisne Negro, no Conjunto Corina Pugliesi.</t>
+  </si>
+  <si>
+    <t>Indicação nº 137 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor da presente, na forma facultada pelo Regimento Interno desta Casa, especialmente em seu art. 114, tem a honra de propor a seguinte Indicação ao Poder Executivo:_x000D_
+Que o Senhor Prefeito Municipal entre em entendimento com a Secretaria competente, no sentido de que seja realizada a reforma do CEMEI Dom Geraldo Fernandes, localizado na Rua Ferreiro, nº 150, Vila Industrial.</t>
+  </si>
+  <si>
+    <t>Indicação nº 138 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor da presente, na forma facultada pelo Regimento Interno, especialmente em seu art. 114, tem a honra de propor a seguinte Indicação ao Poder Executivo:_x000D_
+Que o Senhor Prefeito Municipal entre em entendimento com a Secretaria competente, no sentido de que seja realizada a reforma da Escola Municipal Padre Chico, localizada na Rua Águia Pesqueira, no Jardim Europa.</t>
+  </si>
+  <si>
+    <t>Indicação nº 139 de 2026</t>
+  </si>
+  <si>
+    <t>Aroldo Pagan</t>
+  </si>
+  <si>
+    <t>Indicação para que o Senhor Prefeito Municipal promova os estudos necessários e adote as providências administrativas e legislativas cabíveis para realizar o descongelamento das verbas e progressões funcionais dos servidores públicos municipais que permaneceram suspensas durante o período da pandemia da COVID-19.</t>
+  </si>
+  <si>
+    <t>Indicação nº 140 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso das atribuições que lhe são conferidas pelo Art. 114 do Regimento Interno desta Casa de Leis, tem a honra de apresentar ao Poder Executivo Municipal a seguinte Indicação:_x000D_
+Indica ao Senhor Prefeito Municipal que entre em entendimento com a Secretaria competente, no sentido de que seja realizada a implantação e/ou revitalização da sinalização viária, com pintura de faixa de pedestres, na Rua Albatroz Real, esquina com a Rua Andorinha-de-Colar-Negro, no Conjunto Flamingos III.</t>
+  </si>
+  <si>
+    <t>Indicação nº 141 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso das atribuições que lhe são conferidas pelo art. 114 do Regimento Interno desta Casa de Leis, vem, respeitosamente, apresentar a seguinte Indicação ao Poder Executivo Municipal:_x000D_
+Indica ao Senhor Prefeito Municipal que entre em entendimento com a Secretaria Municipal competente, no sentido de viabilizar a implantação de uma ciclovia na Estrada da Solana, no prolongamento da Avenida Siriema, com o objetivo de proporcionar maior segurança aos ciclistas que utilizam a via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 142 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso das atribuições que lhe são conferidas pelo art. 114 do Regimento Interno desta Casa de Leis, vem, respeitosamente, apresentar a seguinte Indicação ao Poder Executivo Municipal:_x000D_
+Indica ao Senhor Prefeito Municipal que entre em entendimento com a Secretaria Municipal competente, no sentido de que seja realizado um estudo para a implantação de uma feira de artesanato e gastronomia na Praça Mauá.</t>
+  </si>
+  <si>
+    <t>Indicação nº 143 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso das atribuições que lhe são conferidas pelo art. 114 do Regimento Interno desta Casa de Leis, vem, respeitosamente, apresentar a seguinte Indicação ao Poder Executivo Municipal:_x000D_
+Indica ao Senhor Prefeito Municipal que entre em entendimento com a Secretaria Municipal competente, a fim de providenciar o recapeamento ou a manutenção asfáltica da Rua Águia Pesqueira, ao lado da Escola Padre Chico, tendo em vista que a via se encontra em péssimas condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>Indicação nº 144 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor da presente, nos termos do Regimento_x000D_
+Interno, art. 114, tem a honra de propor ao Poder Executivo a seguinte_x000D_
+indicação:_x000D_
+Indico ao excelentíssimo senhor prefeito que busque_x000D_
+entendimento junto à secretaria competente para que seja realizado serviço de_x000D_
+pavimentação asfáltica na rua de acesso ao C’MEI Padre Paulo Speiser, fundo_x000D_
+com Caic localizado na Rua Codornix nº153 Jardim Lorena no Município de_x000D_
+Arapongas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 145 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Senhor Prefeito, em entendimento com a Secretaria competente, estude a possibilidade de incluir na programação oficial das festividades em comemoração ao aniversário do Município, neste ano, a realização de show(s) musicais com cantoras mulheres, promovendo maior valorização e representatividade feminina nos eventos culturais da cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +699,1062 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>9728</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>9729</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>9730</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>9731</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>9732</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>9733</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>9725</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>9727</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>9710</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>9728</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>9729</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>9730</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>9731</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>9732</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>9733</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>9689</v>
+      </c>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>9690</v>
+      </c>
+      <c r="B18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>9691</v>
+      </c>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>9692</v>
+      </c>
+      <c r="B20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>9693</v>
+      </c>
+      <c r="B21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>9694</v>
+      </c>
+      <c r="B22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" t="s">
+        <v>40</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>9695</v>
+      </c>
+      <c r="B23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>9696</v>
+      </c>
+      <c r="B24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" t="s">
+        <v>45</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>9697</v>
+      </c>
+      <c r="B25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" t="s">
+        <v>44</v>
+      </c>
+      <c r="E25" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>9698</v>
+      </c>
+      <c r="B26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>9699</v>
+      </c>
+      <c r="B27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>9700</v>
+      </c>
+      <c r="B28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" t="s">
+        <v>54</v>
+      </c>
+      <c r="F28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>9701</v>
+      </c>
+      <c r="B29" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" t="s">
+        <v>56</v>
+      </c>
+      <c r="F29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>9702</v>
+      </c>
+      <c r="B30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" t="s">
+        <v>58</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>9703</v>
+      </c>
+      <c r="B31" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" t="s">
+        <v>60</v>
+      </c>
+      <c r="F31" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>9704</v>
+      </c>
+      <c r="B32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>9705</v>
+      </c>
+      <c r="B33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>9706</v>
+      </c>
+      <c r="B34" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" t="s">
+        <v>67</v>
+      </c>
+      <c r="F34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>9707</v>
+      </c>
+      <c r="B35" t="s">
+        <v>19</v>
+      </c>
+      <c r="C35" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35" t="s">
+        <v>69</v>
+      </c>
+      <c r="F35" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>9708</v>
+      </c>
+      <c r="B36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>9709</v>
+      </c>
+      <c r="B37" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" t="s">
+        <v>49</v>
+      </c>
+      <c r="E37" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>9711</v>
+      </c>
+      <c r="B38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" t="s">
+        <v>75</v>
+      </c>
+      <c r="F38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>9712</v>
+      </c>
+      <c r="B39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" t="s">
+        <v>77</v>
+      </c>
+      <c r="F39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>9713</v>
+      </c>
+      <c r="B40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" t="s">
+        <v>78</v>
+      </c>
+      <c r="D40" t="s">
+        <v>79</v>
+      </c>
+      <c r="E40" t="s">
+        <v>80</v>
+      </c>
+      <c r="F40" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>9714</v>
+      </c>
+      <c r="B41" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D41" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" t="s">
+        <v>82</v>
+      </c>
+      <c r="F41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>9715</v>
+      </c>
+      <c r="B42" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" t="s">
+        <v>83</v>
+      </c>
+      <c r="D42" t="s">
+        <v>79</v>
+      </c>
+      <c r="E42" t="s">
+        <v>84</v>
+      </c>
+      <c r="F42" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>9716</v>
+      </c>
+      <c r="B43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" t="s">
+        <v>85</v>
+      </c>
+      <c r="D43" t="s">
+        <v>79</v>
+      </c>
+      <c r="E43" t="s">
+        <v>86</v>
+      </c>
+      <c r="F43" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>9717</v>
+      </c>
+      <c r="B44" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" t="s">
+        <v>87</v>
+      </c>
+      <c r="D44" t="s">
+        <v>88</v>
+      </c>
+      <c r="E44" t="s">
+        <v>89</v>
+      </c>
+      <c r="F44" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>9718</v>
+      </c>
+      <c r="B45" t="s">
+        <v>19</v>
+      </c>
+      <c r="C45" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" t="s">
+        <v>79</v>
+      </c>
+      <c r="E45" t="s">
+        <v>91</v>
+      </c>
+      <c r="F45" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>9719</v>
+      </c>
+      <c r="B46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C46" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" t="s">
+        <v>79</v>
+      </c>
+      <c r="E46" t="s">
+        <v>93</v>
+      </c>
+      <c r="F46" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>9720</v>
+      </c>
+      <c r="B47" t="s">
+        <v>19</v>
+      </c>
+      <c r="C47" t="s">
+        <v>94</v>
+      </c>
+      <c r="D47" t="s">
+        <v>79</v>
+      </c>
+      <c r="E47" t="s">
+        <v>95</v>
+      </c>
+      <c r="F47" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>9721</v>
+      </c>
+      <c r="B48" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" t="s">
+        <v>96</v>
+      </c>
+      <c r="D48" t="s">
+        <v>79</v>
+      </c>
+      <c r="E48" t="s">
+        <v>97</v>
+      </c>
+      <c r="F48" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>9722</v>
+      </c>
+      <c r="B49" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" t="s">
+        <v>98</v>
+      </c>
+      <c r="D49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" t="s">
+        <v>99</v>
+      </c>
+      <c r="F49" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>9723</v>
+      </c>
+      <c r="B50" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" t="s">
+        <v>100</v>
+      </c>
+      <c r="D50" t="s">
+        <v>49</v>
+      </c>
+      <c r="E50" t="s">
+        <v>101</v>
+      </c>
+      <c r="F50" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>